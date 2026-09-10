--- v0 (2026-05-15)
+++ v1 (2026-09-10)
@@ -91,51 +91,51 @@
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">ที่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle1"/>
         </w:rPr>
         <w:t xml:space="preserve">          อว 6503.03/</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">วันที่    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle1"/>
         </w:rPr>
-        <w:t xml:space="preserve">16   พฤษภาคม   2569</w:t>
+        <w:t xml:space="preserve">11   กันยายน   2569</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">เรื่อง</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle1"/>
         </w:rPr>
         <w:t xml:space="preserve">      ขออนุมัติหลักการ "โครงการพัฒนาหลักสูตรศิลปศาสตรบัณฑิต สาขาการสื่อสารภาษาอังกฤษเพื่อธุรกิจสากล (หลักสูตรนานาชาติ)"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1006" type="#_x0000_t32" style="width:600pt; height:0pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt"/>
           </v:shape>
@@ -302,53 +302,53 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="LeftStyle0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="rStyle3"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 เรียน คณบดีคณะวิทยาการจัดการ
                 <w:br/>
                 เพื่อโปรดพิจารณา
                 <w:br/>
                 <w:sym w:font="Wingdings" w:char="F0A8"/>
                  เห็นสมควรอนุมัติ
                 <w:br/>
                 <w:sym w:font="Wingdings" w:char="F0A8"/>
                  เห็นควรให้มีการปรับปรุง รายละเอียดโครงการ/งบประมาณ ก่อนเสนอพิจารณาต่อไป
                 <w:br/>
                 <w:br/>
                 <w:br/>
                      ......................................
                 <w:br/>
-                   (ผศ.ดร.พงศ์ภัค บานชื่น)
+                   (ผศ.ดร.อัควรรณ์  แสงวิภาค)
                 <w:br/>
-                 รองคณบดีฝ่ายพัฒนาองค์กรและนวัตกรรม
+                 รองคณบดีฝ่ายบริหาร
                 <w:br/>
                             ...../......./......
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="tCStyle"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="rStyle3"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="tCStyle"/>