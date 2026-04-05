--- v0 (2025-12-25)
+++ v1 (2026-04-05)
@@ -91,51 +91,51 @@
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">ที่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle1"/>
         </w:rPr>
         <w:t xml:space="preserve">          อว 6503.03/</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">วันที่    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle1"/>
         </w:rPr>
-        <w:t xml:space="preserve">25   ธันวาคม   2568</w:t>
+        <w:t xml:space="preserve">6   เมษายน   2569</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">เรื่อง</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle1"/>
         </w:rPr>
         <w:t xml:space="preserve">      ขออนุมัติหลักการ "Marketing connect"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1006" type="#_x0000_t32" style="width:600pt; height:0pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt"/>
           </v:shape>