--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -91,51 +91,51 @@
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">ที่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle1"/>
         </w:rPr>
         <w:t xml:space="preserve">          อว 6503.03/</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">วันที่    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle1"/>
         </w:rPr>
-        <w:t xml:space="preserve">6   เมษายน   2569</w:t>
+        <w:t xml:space="preserve">24   พฤษภาคม   2569</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">เรื่อง</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="rStyle1"/>
         </w:rPr>
         <w:t xml:space="preserve">      ขออนุมัติหลักการ "Marketing connect"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1006" type="#_x0000_t32" style="width:600pt; height:0pt; margin-left:0pt; margin-top:0pt; position:absolute; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline" anchorx="page" anchory="page"/>
             <v:stroke weight="1pt"/>
           </v:shape>